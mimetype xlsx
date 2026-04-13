--- v8 (2026-03-24)
+++ v9 (2026-04-13)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rad8c482ce4e54c98a4d3b3b097414620"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R6c7df5e80fed49e1985298aab55f3381"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad8c482ce4e54c98a4d3b3b097414620" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c7df5e80fed49e1985298aab55f3381" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F154"/>
+  <x:dimension ref="A1:F157"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="22.4" customWidth="1"/>
     <x:col min="2" max="2" width="12.8" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="9.28515625" customWidth="1"/>
     <x:col min="5" max="5" width="9.28515625" customWidth="1"/>
     <x:col min="6" max="6" width="12.8" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Name</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>Sign</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>Measure area</x:v>
       </x:c>
@@ -1857,1321 +1857,1381 @@
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>Tygelsjöbäcken</x:v>
       </x:c>
       <x:c r="D89" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
         <x:v>11.2667</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>Skumparpsdiket</x:v>
+        <x:v>Tygelsjöbäcken</x:v>
       </x:c>
       <x:c r="D90" s="3">
-        <x:v>35064</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>1995</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>11.1</x:v>
+        <x:v>11.4</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D91" s="3">
-        <x:v>35430</x:v>
+        <x:v>35064</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>1996</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>12.575</x:v>
+        <x:v>11.1</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D92" s="3">
-        <x:v>35795</x:v>
+        <x:v>35430</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>1997</x:v>
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>11.66</x:v>
+        <x:v>12.575</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D93" s="3">
-        <x:v>36160</x:v>
+        <x:v>35795</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>1998</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>12.8</x:v>
+        <x:v>11.66</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D94" s="3">
-        <x:v>36525</x:v>
+        <x:v>36160</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>1999</x:v>
+        <x:v>1998</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>12.0667</x:v>
+        <x:v>12.8</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D95" s="3">
-        <x:v>36891</x:v>
+        <x:v>36525</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>2000</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>10.6667</x:v>
+        <x:v>12.0667</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D96" s="3">
-        <x:v>37256</x:v>
+        <x:v>36891</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>2001</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>11.7667</x:v>
+        <x:v>10.6667</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D97" s="3">
-        <x:v>37621</x:v>
+        <x:v>37256</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>2002</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>10.55</x:v>
+        <x:v>11.7667</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D98" s="3">
-        <x:v>37986</x:v>
+        <x:v>37621</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>2003</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>10.2833</x:v>
+        <x:v>10.55</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D99" s="3">
-        <x:v>38352</x:v>
+        <x:v>37986</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>2004</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>10.6</x:v>
+        <x:v>10.2833</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D100" s="3">
-        <x:v>38717</x:v>
+        <x:v>38352</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>11.2667</x:v>
+        <x:v>10.6</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D101" s="3">
-        <x:v>39082</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>2006</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>13.5</x:v>
+        <x:v>11.2667</x:v>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B102" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C102" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D102" s="3">
-        <x:v>39447</x:v>
+        <x:v>39082</x:v>
       </x:c>
       <x:c r="E102" t="n" s="2">
-        <x:v>2007</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="F102" t="n" s="2">
-        <x:v>12.0833</x:v>
+        <x:v>13.5</x:v>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B103" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C103" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D103" s="3">
-        <x:v>39813</x:v>
+        <x:v>39447</x:v>
       </x:c>
       <x:c r="E103" t="n" s="2">
-        <x:v>2008</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="F103" t="n" s="2">
-        <x:v>12.2667</x:v>
+        <x:v>12.0833</x:v>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B104" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C104" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D104" s="3">
-        <x:v>40178</x:v>
+        <x:v>39813</x:v>
       </x:c>
       <x:c r="E104" t="n" s="2">
-        <x:v>2009</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="F104" t="n" s="2">
-        <x:v>10.9</x:v>
+        <x:v>12.2667</x:v>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B105" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C105" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D105" s="3">
-        <x:v>40543</x:v>
+        <x:v>40178</x:v>
       </x:c>
       <x:c r="E105" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="F105" t="n" s="2">
-        <x:v>11.7167</x:v>
+        <x:v>10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B106" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C106" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D106" s="3">
-        <x:v>40908</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E106" t="n" s="2">
-        <x:v>2011</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F106" t="n" s="2">
-        <x:v>11.5833</x:v>
+        <x:v>11.7167</x:v>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B107" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C107" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D107" s="3">
-        <x:v>41274</x:v>
+        <x:v>40908</x:v>
       </x:c>
       <x:c r="E107" t="n" s="2">
-        <x:v>2012</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="F107" t="n" s="2">
-        <x:v>11.8167</x:v>
+        <x:v>11.5833</x:v>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B108" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C108" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D108" s="3">
-        <x:v>41639</x:v>
+        <x:v>41274</x:v>
       </x:c>
       <x:c r="E108" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="F108" t="n" s="2">
-        <x:v>10.9333</x:v>
+        <x:v>11.8167</x:v>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B109" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C109" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D109" s="3">
-        <x:v>42004</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E109" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F109" t="n" s="2">
-        <x:v>10.2333</x:v>
+        <x:v>10.9333</x:v>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B110" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C110" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D110" s="3">
-        <x:v>42369</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E110" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F110" t="n" s="2">
-        <x:v>11.8833</x:v>
+        <x:v>10.2333</x:v>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B111" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C111" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D111" s="3">
-        <x:v>42735</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E111" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F111" t="n" s="2">
-        <x:v>11.7</x:v>
+        <x:v>11.8833</x:v>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B112" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C112" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D112" s="3">
-        <x:v>43100</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E112" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F112" t="n" s="2">
-        <x:v>11.7167</x:v>
+        <x:v>11.7</x:v>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B113" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C113" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D113" s="3">
-        <x:v>43465</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E113" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F113" t="n" s="2">
-        <x:v>11.9333</x:v>
+        <x:v>11.7167</x:v>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B114" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C114" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D114" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E114" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F114" t="n" s="2">
-        <x:v>11.5167</x:v>
+        <x:v>11.9333</x:v>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B115" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C115" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D115" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E115" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F115" t="n" s="2">
-        <x:v>11.4333</x:v>
+        <x:v>11.5167</x:v>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B116" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C116" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D116" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E116" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F116" t="n" s="2">
-        <x:v>10.8067</x:v>
+        <x:v>11.4333</x:v>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B117" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C117" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D117" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E117" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F117" t="n" s="2">
-        <x:v>9.8333</x:v>
+        <x:v>10.8067</x:v>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B118" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C118" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D118" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E118" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F118" t="n" s="2">
-        <x:v>10.816667</x:v>
+        <x:v>9.8333</x:v>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B119" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C119" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D119" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E119" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F119" t="n" s="2">
-        <x:v>11.347</x:v>
+        <x:v>10.816667</x:v>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B120" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C120" t="str" s="2">
-        <x:v>Bunkeflodiket</x:v>
+        <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D120" s="3">
-        <x:v>33238</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E120" t="n" s="2">
-        <x:v>1990</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F120" t="n" s="2">
-        <x:v>9.45833</x:v>
+        <x:v>11.347</x:v>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B121" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C121" t="str" s="2">
-        <x:v>Bunkeflodiket</x:v>
+        <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D121" s="3">
-        <x:v>33603</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E121" t="n" s="2">
-        <x:v>1991</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F121" t="n" s="2">
-        <x:v>10.85</x:v>
+        <x:v>11.757</x:v>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B122" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C122" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D122" s="3">
-        <x:v>33969</x:v>
+        <x:v>33238</x:v>
       </x:c>
       <x:c r="E122" t="n" s="2">
-        <x:v>1992</x:v>
+        <x:v>1990</x:v>
       </x:c>
       <x:c r="F122" t="n" s="2">
-        <x:v>10.2167</x:v>
+        <x:v>9.45833</x:v>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B123" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C123" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D123" s="3">
-        <x:v>34334</x:v>
+        <x:v>33603</x:v>
       </x:c>
       <x:c r="E123" t="n" s="2">
-        <x:v>1993</x:v>
+        <x:v>1991</x:v>
       </x:c>
       <x:c r="F123" t="n" s="2">
-        <x:v>11.65</x:v>
+        <x:v>10.85</x:v>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B124" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C124" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D124" s="3">
-        <x:v>34699</x:v>
+        <x:v>33969</x:v>
       </x:c>
       <x:c r="E124" t="n" s="2">
-        <x:v>1994</x:v>
+        <x:v>1992</x:v>
       </x:c>
       <x:c r="F124" t="n" s="2">
-        <x:v>13.96</x:v>
+        <x:v>10.2167</x:v>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B125" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C125" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D125" s="3">
-        <x:v>35064</x:v>
+        <x:v>34334</x:v>
       </x:c>
       <x:c r="E125" t="n" s="2">
-        <x:v>1995</x:v>
+        <x:v>1993</x:v>
       </x:c>
       <x:c r="F125" t="n" s="2">
-        <x:v>12.44</x:v>
+        <x:v>11.65</x:v>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B126" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C126" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D126" s="3">
-        <x:v>35430</x:v>
+        <x:v>34699</x:v>
       </x:c>
       <x:c r="E126" t="n" s="2">
-        <x:v>1996</x:v>
+        <x:v>1994</x:v>
       </x:c>
       <x:c r="F126" t="n" s="2">
-        <x:v>11.56</x:v>
+        <x:v>13.96</x:v>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B127" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C127" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D127" s="3">
-        <x:v>35795</x:v>
+        <x:v>35064</x:v>
       </x:c>
       <x:c r="E127" t="n" s="2">
-        <x:v>1997</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="F127" t="n" s="2">
-        <x:v>12.38</x:v>
+        <x:v>12.44</x:v>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B128" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C128" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D128" s="3">
-        <x:v>36160</x:v>
+        <x:v>35430</x:v>
       </x:c>
       <x:c r="E128" t="n" s="2">
-        <x:v>1998</x:v>
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="F128" t="n" s="2">
-        <x:v>12.1833</x:v>
+        <x:v>11.56</x:v>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B129" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C129" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D129" s="3">
-        <x:v>36525</x:v>
+        <x:v>35795</x:v>
       </x:c>
       <x:c r="E129" t="n" s="2">
-        <x:v>1999</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="F129" t="n" s="2">
-        <x:v>11.7833</x:v>
+        <x:v>12.38</x:v>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B130" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C130" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D130" s="3">
-        <x:v>36891</x:v>
+        <x:v>36160</x:v>
       </x:c>
       <x:c r="E130" t="n" s="2">
-        <x:v>2000</x:v>
+        <x:v>1998</x:v>
       </x:c>
       <x:c r="F130" t="n" s="2">
-        <x:v>9.83333</x:v>
+        <x:v>12.1833</x:v>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B131" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C131" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D131" s="3">
-        <x:v>37256</x:v>
+        <x:v>36525</x:v>
       </x:c>
       <x:c r="E131" t="n" s="2">
-        <x:v>2001</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="F131" t="n" s="2">
-        <x:v>10.195</x:v>
+        <x:v>11.7833</x:v>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B132" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C132" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D132" s="3">
-        <x:v>37621</x:v>
+        <x:v>36891</x:v>
       </x:c>
       <x:c r="E132" t="n" s="2">
-        <x:v>2002</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="F132" t="n" s="2">
-        <x:v>9.37667</x:v>
+        <x:v>9.83333</x:v>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B133" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C133" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D133" s="3">
-        <x:v>37986</x:v>
+        <x:v>37256</x:v>
       </x:c>
       <x:c r="E133" t="n" s="2">
-        <x:v>2003</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="F133" t="n" s="2">
-        <x:v>8.6</x:v>
+        <x:v>10.195</x:v>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B134" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C134" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D134" s="3">
-        <x:v>38352</x:v>
+        <x:v>37621</x:v>
       </x:c>
       <x:c r="E134" t="n" s="2">
-        <x:v>2004</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="F134" t="n" s="2">
-        <x:v>9.3</x:v>
+        <x:v>9.37667</x:v>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B135" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C135" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D135" s="3">
-        <x:v>38717</x:v>
+        <x:v>37986</x:v>
       </x:c>
       <x:c r="E135" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="F135" t="n" s="2">
-        <x:v>11.7667</x:v>
+        <x:v>8.6</x:v>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c r="A136" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B136" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C136" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D136" s="3">
-        <x:v>39082</x:v>
+        <x:v>38352</x:v>
       </x:c>
       <x:c r="E136" t="n" s="2">
-        <x:v>2006</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="F136" t="n" s="2">
-        <x:v>12.4</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B137" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C137" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D137" s="3">
-        <x:v>39447</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E137" t="n" s="2">
-        <x:v>2007</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F137" t="n" s="2">
-        <x:v>10.25</x:v>
+        <x:v>11.7667</x:v>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c r="A138" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B138" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C138" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D138" s="3">
-        <x:v>39813</x:v>
+        <x:v>39082</x:v>
       </x:c>
       <x:c r="E138" t="n" s="2">
-        <x:v>2008</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="F138" t="n" s="2">
-        <x:v>11.6667</x:v>
+        <x:v>12.4</x:v>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c r="A139" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B139" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C139" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D139" s="3">
-        <x:v>40178</x:v>
+        <x:v>39447</x:v>
       </x:c>
       <x:c r="E139" t="n" s="2">
-        <x:v>2009</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="F139" t="n" s="2">
-        <x:v>8.43333</x:v>
+        <x:v>10.25</x:v>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c r="A140" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B140" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C140" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D140" s="3">
-        <x:v>40543</x:v>
+        <x:v>39813</x:v>
       </x:c>
       <x:c r="E140" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="F140" t="n" s="2">
-        <x:v>9.83333</x:v>
+        <x:v>11.6667</x:v>
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c r="A141" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B141" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C141" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D141" s="3">
-        <x:v>40908</x:v>
+        <x:v>40178</x:v>
       </x:c>
       <x:c r="E141" t="n" s="2">
-        <x:v>2011</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="F141" t="n" s="2">
-        <x:v>12.25</x:v>
+        <x:v>8.43333</x:v>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c r="A142" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B142" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C142" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D142" s="3">
-        <x:v>41274</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E142" t="n" s="2">
-        <x:v>2012</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F142" t="n" s="2">
-        <x:v>11.8667</x:v>
+        <x:v>9.83333</x:v>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c r="A143" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B143" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C143" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D143" s="3">
-        <x:v>41639</x:v>
+        <x:v>40908</x:v>
       </x:c>
       <x:c r="E143" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="F143" t="n" s="2">
-        <x:v>11.1667</x:v>
+        <x:v>12.25</x:v>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c r="A144" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B144" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C144" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D144" s="3">
-        <x:v>42004</x:v>
+        <x:v>41274</x:v>
       </x:c>
       <x:c r="E144" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="F144" t="n" s="2">
-        <x:v>10.3333</x:v>
+        <x:v>11.8667</x:v>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c r="A145" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B145" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C145" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D145" s="3">
-        <x:v>42369</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E145" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F145" t="n" s="2">
-        <x:v>11.6167</x:v>
+        <x:v>11.1667</x:v>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B146" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C146" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D146" s="3">
-        <x:v>42735</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E146" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F146" t="n" s="2">
-        <x:v>14.3333</x:v>
+        <x:v>10.3333</x:v>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c r="A147" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B147" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C147" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D147" s="3">
-        <x:v>43100</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E147" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F147" t="n" s="2">
-        <x:v>11.68</x:v>
+        <x:v>11.6167</x:v>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B148" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C148" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D148" s="3">
-        <x:v>43465</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E148" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F148" t="n" s="2">
-        <x:v>10.1483</x:v>
+        <x:v>14.3333</x:v>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B149" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C149" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D149" s="3">
-        <x:v>43830</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E149" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F149" t="n" s="2">
-        <x:v>11.5167</x:v>
+        <x:v>11.68</x:v>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B150" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C150" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D150" s="3">
-        <x:v>44196</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E150" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F150" t="n" s="2">
-        <x:v>9.03333</x:v>
+        <x:v>10.1483</x:v>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B151" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C151" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D151" s="3">
-        <x:v>44561</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E151" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F151" t="n" s="2">
-        <x:v>10.14</x:v>
+        <x:v>11.5167</x:v>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B152" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C152" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D152" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E152" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F152" t="n" s="2">
-        <x:v>9.2833</x:v>
+        <x:v>9.03333</x:v>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B153" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C153" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D153" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E153" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F153" t="n" s="2">
-        <x:v>10.033333</x:v>
+        <x:v>10.14</x:v>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" t="str" s="2">
         <x:v>Syrehalt årsmedel</x:v>
       </x:c>
       <x:c r="B154" t="str" s="2">
         <x:v>SE.6.5.13</x:v>
       </x:c>
       <x:c r="C154" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D154" s="3">
+        <x:v>44926</x:v>
+      </x:c>
+      <x:c r="E154" t="n" s="2">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="F154" t="n" s="2">
+        <x:v>9.2833</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155">
+      <x:c r="A155" t="str" s="2">
+        <x:v>Syrehalt årsmedel</x:v>
+      </x:c>
+      <x:c r="B155" t="str" s="2">
+        <x:v>SE.6.5.13</x:v>
+      </x:c>
+      <x:c r="C155" t="str" s="2">
+        <x:v>Bunkeflodiket</x:v>
+      </x:c>
+      <x:c r="D155" s="3">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="E155" t="n" s="2">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="F155" t="n" s="2">
+        <x:v>10.033333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156">
+      <x:c r="A156" t="str" s="2">
+        <x:v>Syrehalt årsmedel</x:v>
+      </x:c>
+      <x:c r="B156" t="str" s="2">
+        <x:v>SE.6.5.13</x:v>
+      </x:c>
+      <x:c r="C156" t="str" s="2">
+        <x:v>Bunkeflodiket</x:v>
+      </x:c>
+      <x:c r="D156" s="3">
         <x:v>45657</x:v>
       </x:c>
-      <x:c r="E154" t="n" s="2">
+      <x:c r="E156" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
-      <x:c r="F154" t="n" s="2">
+      <x:c r="F156" t="n" s="2">
         <x:v>9.6233</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157">
+      <x:c r="A157" t="str" s="2">
+        <x:v>Syrehalt årsmedel</x:v>
+      </x:c>
+      <x:c r="B157" t="str" s="2">
+        <x:v>SE.6.5.13</x:v>
+      </x:c>
+      <x:c r="C157" t="str" s="2">
+        <x:v>Bunkeflodiket</x:v>
+      </x:c>
+      <x:c r="D157" s="3">
+        <x:v>46022</x:v>
+      </x:c>
+      <x:c r="E157" t="n" s="2">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="F157" t="n" s="2">
+        <x:v>10.9</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>