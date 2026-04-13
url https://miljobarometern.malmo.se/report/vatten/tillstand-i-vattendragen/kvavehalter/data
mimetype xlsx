--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R87ea9308225244ce8a087713ba9d7133"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R27e930c0eef446e088863eb1e59ee988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R87ea9308225244ce8a087713ba9d7133" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27e930c0eef446e088863eb1e59ee988" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F135"/>
+  <x:dimension ref="A1:F138"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="15.2" customWidth="1"/>
     <x:col min="2" max="2" width="11.6" customWidth="1"/>
     <x:col min="3" max="3" width="20" customWidth="1"/>
     <x:col min="4" max="4" width="9.28515625" customWidth="1"/>
     <x:col min="5" max="5" width="9.28515625" customWidth="1"/>
     <x:col min="6" max="6" width="12.8" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Name</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>Sign</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>Measure area</x:v>
       </x:c>
@@ -1557,1241 +1557,1301 @@
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Tygelsjöbäcken</x:v>
       </x:c>
       <x:c r="D74" s="3">
         <x:v>45291</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
         <x:v>12.4556</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>Skumparpsdiket</x:v>
+        <x:v>Tygelsjöbäcken</x:v>
       </x:c>
       <x:c r="D75" s="3">
-        <x:v>35430</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>1996</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>11.508333</x:v>
+        <x:v>7.966667</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D76" s="3">
-        <x:v>35795</x:v>
+        <x:v>35430</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>1997</x:v>
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>9.000556</x:v>
+        <x:v>11.508333</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D77" s="3">
-        <x:v>36160</x:v>
+        <x:v>35795</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>1998</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>8.658889</x:v>
+        <x:v>9.000556</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D78" s="3">
-        <x:v>36525</x:v>
+        <x:v>36160</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>1999</x:v>
+        <x:v>1998</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>8.711111</x:v>
+        <x:v>8.658889</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D79" s="3">
-        <x:v>36891</x:v>
+        <x:v>36525</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>2000</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>7.333333</x:v>
+        <x:v>8.711111</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D80" s="3">
-        <x:v>37256</x:v>
+        <x:v>36891</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>2001</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>6.316667</x:v>
+        <x:v>7.333333</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D81" s="3">
-        <x:v>37621</x:v>
+        <x:v>37256</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>2002</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>5.646111</x:v>
+        <x:v>6.316667</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D82" s="3">
-        <x:v>37986</x:v>
+        <x:v>37621</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>2003</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>6.412778</x:v>
+        <x:v>5.646111</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D83" s="3">
-        <x:v>38352</x:v>
+        <x:v>37986</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>2004</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>5.888333</x:v>
+        <x:v>6.412778</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D84" s="3">
-        <x:v>38717</x:v>
+        <x:v>38352</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>7.814444</x:v>
+        <x:v>5.888333</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D85" s="3">
-        <x:v>39082</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>2006</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>7.78</x:v>
+        <x:v>7.814444</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D86" s="3">
-        <x:v>39447</x:v>
+        <x:v>39082</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>2007</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>8.113333</x:v>
+        <x:v>7.78</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D87" s="3">
-        <x:v>39813</x:v>
+        <x:v>39447</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>2008</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>6.630556</x:v>
+        <x:v>8.113333</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D88" s="3">
-        <x:v>40178</x:v>
+        <x:v>39813</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>2009</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>6.103889</x:v>
+        <x:v>6.630556</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D89" s="3">
-        <x:v>40543</x:v>
+        <x:v>40178</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>6.506111</x:v>
+        <x:v>6.103889</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D90" s="3">
-        <x:v>40908</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>2011</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>6.061111</x:v>
+        <x:v>6.506111</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D91" s="3">
-        <x:v>41274</x:v>
+        <x:v>40908</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>2012</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>5.377222</x:v>
+        <x:v>6.061111</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D92" s="3">
-        <x:v>41639</x:v>
+        <x:v>41274</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>6.138333</x:v>
+        <x:v>5.377222</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D93" s="3">
-        <x:v>42004</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>6.493889</x:v>
+        <x:v>6.138333</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D94" s="3">
-        <x:v>42369</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>6.538889</x:v>
+        <x:v>6.493889</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D95" s="3">
-        <x:v>42735</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>5.822222</x:v>
+        <x:v>6.538889</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D96" s="3">
-        <x:v>43100</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>5.566667</x:v>
+        <x:v>5.822222</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D97" s="3">
-        <x:v>43465</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>6.905556</x:v>
+        <x:v>5.566667</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D98" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>6.404444</x:v>
+        <x:v>6.905556</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D99" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>7.182222</x:v>
+        <x:v>6.404444</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D100" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>5.37</x:v>
+        <x:v>7.182222</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D101" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>5.76</x:v>
+        <x:v>5.37</x:v>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B102" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C102" t="str" s="2">
         <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D102" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E102" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F102" t="n" s="2">
-        <x:v>4.8244</x:v>
+        <x:v>5.76</x:v>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B103" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C103" t="str" s="2">
-        <x:v>Bunkeflodiket</x:v>
+        <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D103" s="3">
-        <x:v>33603</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E103" t="n" s="2">
-        <x:v>1991</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F103" t="n" s="2">
-        <x:v>10.742778</x:v>
+        <x:v>4.8244</x:v>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B104" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C104" t="str" s="2">
-        <x:v>Bunkeflodiket</x:v>
+        <x:v>Skumparpsdiket</x:v>
       </x:c>
       <x:c r="D104" s="3">
-        <x:v>33969</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E104" t="n" s="2">
-        <x:v>1992</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F104" t="n" s="2">
-        <x:v>11.811111</x:v>
+        <x:v>4.888333</x:v>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B105" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C105" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D105" s="3">
-        <x:v>34334</x:v>
+        <x:v>33603</x:v>
       </x:c>
       <x:c r="E105" t="n" s="2">
-        <x:v>1993</x:v>
+        <x:v>1991</x:v>
       </x:c>
       <x:c r="F105" t="n" s="2">
-        <x:v>13.063333</x:v>
+        <x:v>10.742778</x:v>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B106" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C106" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D106" s="3">
-        <x:v>34699</x:v>
+        <x:v>33969</x:v>
       </x:c>
       <x:c r="E106" t="n" s="2">
-        <x:v>1994</x:v>
+        <x:v>1992</x:v>
       </x:c>
       <x:c r="F106" t="n" s="2">
-        <x:v>11.141111</x:v>
+        <x:v>11.811111</x:v>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B107" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C107" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D107" s="3">
-        <x:v>35064</x:v>
+        <x:v>34334</x:v>
       </x:c>
       <x:c r="E107" t="n" s="2">
-        <x:v>1995</x:v>
+        <x:v>1993</x:v>
       </x:c>
       <x:c r="F107" t="n" s="2">
-        <x:v>9.026667</x:v>
+        <x:v>13.063333</x:v>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B108" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C108" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D108" s="3">
-        <x:v>35430</x:v>
+        <x:v>34699</x:v>
       </x:c>
       <x:c r="E108" t="n" s="2">
-        <x:v>1996</x:v>
+        <x:v>1994</x:v>
       </x:c>
       <x:c r="F108" t="n" s="2">
-        <x:v>6.893333</x:v>
+        <x:v>11.141111</x:v>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B109" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C109" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D109" s="3">
-        <x:v>35795</x:v>
+        <x:v>35064</x:v>
       </x:c>
       <x:c r="E109" t="n" s="2">
-        <x:v>1997</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="F109" t="n" s="2">
-        <x:v>5.951111</x:v>
+        <x:v>9.026667</x:v>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B110" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C110" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D110" s="3">
-        <x:v>36160</x:v>
+        <x:v>35430</x:v>
       </x:c>
       <x:c r="E110" t="n" s="2">
-        <x:v>1998</x:v>
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="F110" t="n" s="2">
-        <x:v>4.776667</x:v>
+        <x:v>6.893333</x:v>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B111" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C111" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D111" s="3">
-        <x:v>36525</x:v>
+        <x:v>35795</x:v>
       </x:c>
       <x:c r="E111" t="n" s="2">
-        <x:v>1999</x:v>
+        <x:v>1997</x:v>
       </x:c>
       <x:c r="F111" t="n" s="2">
-        <x:v>4.695556</x:v>
+        <x:v>5.951111</x:v>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B112" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C112" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D112" s="3">
-        <x:v>36891</x:v>
+        <x:v>36160</x:v>
       </x:c>
       <x:c r="E112" t="n" s="2">
-        <x:v>2000</x:v>
+        <x:v>1998</x:v>
       </x:c>
       <x:c r="F112" t="n" s="2">
-        <x:v>3.955</x:v>
+        <x:v>4.776667</x:v>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B113" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C113" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D113" s="3">
-        <x:v>37256</x:v>
+        <x:v>36525</x:v>
       </x:c>
       <x:c r="E113" t="n" s="2">
-        <x:v>2001</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="F113" t="n" s="2">
-        <x:v>3.897222</x:v>
+        <x:v>4.695556</x:v>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B114" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C114" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D114" s="3">
-        <x:v>37621</x:v>
+        <x:v>36891</x:v>
       </x:c>
       <x:c r="E114" t="n" s="2">
-        <x:v>2002</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="F114" t="n" s="2">
-        <x:v>2.945556</x:v>
+        <x:v>3.955</x:v>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B115" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C115" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D115" s="3">
-        <x:v>37986</x:v>
+        <x:v>37256</x:v>
       </x:c>
       <x:c r="E115" t="n" s="2">
-        <x:v>2003</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="F115" t="n" s="2">
-        <x:v>3.441111</x:v>
+        <x:v>3.897222</x:v>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B116" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C116" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D116" s="3">
-        <x:v>38352</x:v>
+        <x:v>37621</x:v>
       </x:c>
       <x:c r="E116" t="n" s="2">
-        <x:v>2004</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="F116" t="n" s="2">
-        <x:v>3.168333</x:v>
+        <x:v>2.945556</x:v>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B117" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C117" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D117" s="3">
-        <x:v>38717</x:v>
+        <x:v>37986</x:v>
       </x:c>
       <x:c r="E117" t="n" s="2">
-        <x:v>2005</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="F117" t="n" s="2">
-        <x:v>5.106667</x:v>
+        <x:v>3.441111</x:v>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B118" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C118" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D118" s="3">
-        <x:v>39082</x:v>
+        <x:v>38352</x:v>
       </x:c>
       <x:c r="E118" t="n" s="2">
-        <x:v>2006</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="F118" t="n" s="2">
-        <x:v>5.769222</x:v>
+        <x:v>3.168333</x:v>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B119" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C119" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D119" s="3">
-        <x:v>39447</x:v>
+        <x:v>38717</x:v>
       </x:c>
       <x:c r="E119" t="n" s="2">
-        <x:v>2007</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="F119" t="n" s="2">
-        <x:v>5.792</x:v>
+        <x:v>5.106667</x:v>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B120" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C120" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D120" s="3">
-        <x:v>39813</x:v>
+        <x:v>39082</x:v>
       </x:c>
       <x:c r="E120" t="n" s="2">
-        <x:v>2008</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="F120" t="n" s="2">
-        <x:v>4.360889</x:v>
+        <x:v>5.769222</x:v>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B121" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C121" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D121" s="3">
-        <x:v>40178</x:v>
+        <x:v>39447</x:v>
       </x:c>
       <x:c r="E121" t="n" s="2">
-        <x:v>2009</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="F121" t="n" s="2">
-        <x:v>3.018889</x:v>
+        <x:v>5.792</x:v>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B122" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C122" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D122" s="3">
-        <x:v>40543</x:v>
+        <x:v>39813</x:v>
       </x:c>
       <x:c r="E122" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="F122" t="n" s="2">
-        <x:v>3.28</x:v>
+        <x:v>4.360889</x:v>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B123" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C123" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D123" s="3">
-        <x:v>40908</x:v>
+        <x:v>40178</x:v>
       </x:c>
       <x:c r="E123" t="n" s="2">
-        <x:v>2011</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="F123" t="n" s="2">
-        <x:v>2.92</x:v>
+        <x:v>3.018889</x:v>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B124" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C124" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D124" s="3">
-        <x:v>41274</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E124" t="n" s="2">
-        <x:v>2012</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F124" t="n" s="2">
-        <x:v>2.507778</x:v>
+        <x:v>3.28</x:v>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B125" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C125" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D125" s="3">
-        <x:v>41639</x:v>
+        <x:v>40908</x:v>
       </x:c>
       <x:c r="E125" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="F125" t="n" s="2">
-        <x:v>2.927222</x:v>
+        <x:v>2.92</x:v>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B126" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C126" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D126" s="3">
-        <x:v>42004</x:v>
+        <x:v>41274</x:v>
       </x:c>
       <x:c r="E126" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="F126" t="n" s="2">
-        <x:v>3.076667</x:v>
+        <x:v>2.507778</x:v>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B127" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C127" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D127" s="3">
-        <x:v>42369</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E127" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F127" t="n" s="2">
-        <x:v>3.148889</x:v>
+        <x:v>2.927222</x:v>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B128" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C128" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D128" s="3">
-        <x:v>42735</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E128" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F128" t="n" s="2">
-        <x:v>1.715222</x:v>
+        <x:v>3.076667</x:v>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B129" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C129" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D129" s="3">
-        <x:v>43100</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E129" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F129" t="n" s="2">
-        <x:v>1.429333</x:v>
+        <x:v>3.148889</x:v>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B130" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C130" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D130" s="3">
-        <x:v>43465</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E130" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F130" t="n" s="2">
-        <x:v>1.503333</x:v>
+        <x:v>1.715222</x:v>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B131" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C131" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D131" s="3">
-        <x:v>43830</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E131" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F131" t="n" s="2">
-        <x:v>1.885333</x:v>
+        <x:v>1.429333</x:v>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B132" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C132" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D132" s="3">
-        <x:v>44196</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E132" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F132" t="n" s="2">
-        <x:v>1.912667</x:v>
+        <x:v>1.503333</x:v>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B133" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C133" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D133" s="3">
-        <x:v>44561</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E133" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F133" t="n" s="2">
-        <x:v>1.743333</x:v>
+        <x:v>1.885333</x:v>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B134" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C134" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D134" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E134" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F134" t="n" s="2">
-        <x:v>2.348667</x:v>
+        <x:v>1.912667</x:v>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" t="str" s="2">
         <x:v>Kvävehalter</x:v>
       </x:c>
       <x:c r="B135" t="str" s="2">
         <x:v>SE.6.5.5</x:v>
       </x:c>
       <x:c r="C135" t="str" s="2">
         <x:v>Bunkeflodiket</x:v>
       </x:c>
       <x:c r="D135" s="3">
+        <x:v>44561</x:v>
+      </x:c>
+      <x:c r="E135" t="n" s="2">
+        <x:v>2021</x:v>
+      </x:c>
+      <x:c r="F135" t="n" s="2">
+        <x:v>1.743333</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136">
+      <x:c r="A136" t="str" s="2">
+        <x:v>Kvävehalter</x:v>
+      </x:c>
+      <x:c r="B136" t="str" s="2">
+        <x:v>SE.6.5.5</x:v>
+      </x:c>
+      <x:c r="C136" t="str" s="2">
+        <x:v>Bunkeflodiket</x:v>
+      </x:c>
+      <x:c r="D136" s="3">
+        <x:v>44926</x:v>
+      </x:c>
+      <x:c r="E136" t="n" s="2">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="F136" t="n" s="2">
+        <x:v>2.348667</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137">
+      <x:c r="A137" t="str" s="2">
+        <x:v>Kvävehalter</x:v>
+      </x:c>
+      <x:c r="B137" t="str" s="2">
+        <x:v>SE.6.5.5</x:v>
+      </x:c>
+      <x:c r="C137" t="str" s="2">
+        <x:v>Bunkeflodiket</x:v>
+      </x:c>
+      <x:c r="D137" s="3">
         <x:v>45291</x:v>
       </x:c>
-      <x:c r="E135" t="n" s="2">
+      <x:c r="E137" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
-      <x:c r="F135" t="n" s="2">
+      <x:c r="F137" t="n" s="2">
         <x:v>2.518</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138">
+      <x:c r="A138" t="str" s="2">
+        <x:v>Kvävehalter</x:v>
+      </x:c>
+      <x:c r="B138" t="str" s="2">
+        <x:v>SE.6.5.5</x:v>
+      </x:c>
+      <x:c r="C138" t="str" s="2">
+        <x:v>Bunkeflodiket</x:v>
+      </x:c>
+      <x:c r="D138" s="3">
+        <x:v>45657</x:v>
+      </x:c>
+      <x:c r="E138" t="n" s="2">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="F138" t="n" s="2">
+        <x:v>2.290667</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>