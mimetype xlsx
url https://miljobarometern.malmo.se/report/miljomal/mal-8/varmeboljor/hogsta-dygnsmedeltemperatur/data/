--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R7626e13ecff64fa99305c25b00e3e3fd"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rb2d0bfa13e344a339e903c40af6d15c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7626e13ecff64fa99305c25b00e3e3fd" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb2d0bfa13e344a339e903c40af6d15c4" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F43"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>