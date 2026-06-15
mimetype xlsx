--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rb2d0bfa13e344a339e903c40af6d15c4"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rdb7b3e8d82774b46bb210dde76575d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb2d0bfa13e344a339e903c40af6d15c4" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb7b3e8d82774b46bb210dde76575d6e" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F43"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -857,101 +857,101 @@
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>MP.8.3.23</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Störst under perioden</x:v>
       </x:c>
       <x:c r="D39" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
         <x:v>26.3875</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
         <x:v>Högsta dygnsmedeltemperatur</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>MP.8.3.23</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>Referensnormalvärde 1961-1990</x:v>
+        <x:v>Minst under perioden</x:v>
       </x:c>
       <x:c r="D40" s="3">
         <x:v>33969</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>1992</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>8.1</x:v>
+        <x:v>20.5194</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
         <x:v>Högsta dygnsmedeltemperatur</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>MP.8.3.23</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>Minst under perioden</x:v>
+        <x:v>Referensnormalvärde 1961-1990</x:v>
       </x:c>
       <x:c r="D41" s="3">
         <x:v>33969</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>1992</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>20.5194</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
         <x:v>Högsta dygnsmedeltemperatur</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>MP.8.3.23</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>Minst under perioden</x:v>
+        <x:v>Referensnormalvärde 1961-1990</x:v>
       </x:c>
       <x:c r="D42" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>20.5194</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
         <x:v>Högsta dygnsmedeltemperatur</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>MP.8.3.23</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>Referensnormalvärde 1961-1990</x:v>
+        <x:v>Minst under perioden</x:v>
       </x:c>
       <x:c r="D43" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>8.1</x:v>
+        <x:v>20.5194</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>