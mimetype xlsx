--- v2 (2026-06-15)
+++ v3 (2026-07-17)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rdb7b3e8d82774b46bb210dde76575d6e"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R43988ba6274b4846a1eb993d6b55e526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb7b3e8d82774b46bb210dde76575d6e" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43988ba6274b4846a1eb993d6b55e526" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F43"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -857,101 +857,101 @@
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>MP.8.3.23</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Störst under perioden</x:v>
       </x:c>
       <x:c r="D39" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
         <x:v>26.3875</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
         <x:v>Högsta dygnsmedeltemperatur</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>MP.8.3.23</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>Minst under perioden</x:v>
+        <x:v>Referensnormalvärde 1961-1990</x:v>
       </x:c>
       <x:c r="D40" s="3">
         <x:v>33969</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>1992</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>20.5194</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
         <x:v>Högsta dygnsmedeltemperatur</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>MP.8.3.23</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>Referensnormalvärde 1961-1990</x:v>
+        <x:v>Minst under perioden</x:v>
       </x:c>
       <x:c r="D41" s="3">
         <x:v>33969</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>1992</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>8.1</x:v>
+        <x:v>20.5194</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
         <x:v>Högsta dygnsmedeltemperatur</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>MP.8.3.23</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>Referensnormalvärde 1961-1990</x:v>
+        <x:v>Minst under perioden</x:v>
       </x:c>
       <x:c r="D42" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>8.1</x:v>
+        <x:v>20.5194</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
         <x:v>Högsta dygnsmedeltemperatur</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>MP.8.3.23</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>Minst under perioden</x:v>
+        <x:v>Referensnormalvärde 1961-1990</x:v>
       </x:c>
       <x:c r="D43" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>20.5194</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>