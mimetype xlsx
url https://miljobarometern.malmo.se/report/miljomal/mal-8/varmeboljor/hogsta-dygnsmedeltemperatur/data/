--- v3 (2026-07-17)
+++ v4 (2026-08-10)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R43988ba6274b4846a1eb993d6b55e526"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R2e732ade82ab4966ae6e71e4bc9051bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43988ba6274b4846a1eb993d6b55e526" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e732ade82ab4966ae6e71e4bc9051bd" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F43"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>