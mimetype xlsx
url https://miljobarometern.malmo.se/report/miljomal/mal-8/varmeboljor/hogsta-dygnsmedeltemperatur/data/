--- v4 (2026-08-10)
+++ v5 (2026-08-10)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R2e732ade82ab4966ae6e71e4bc9051bd"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rff68b396425a4d5fbc7468e7177be943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e732ade82ab4966ae6e71e4bc9051bd" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rff68b396425a4d5fbc7468e7177be943" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F43"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>