--- v5 (2026-08-10)
+++ v6 (2026-08-31)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rff68b396425a4d5fbc7468e7177be943"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R6615ffb726e641b7ad141dfaff1839a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rff68b396425a4d5fbc7468e7177be943" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6615ffb726e641b7ad141dfaff1839a9" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F43"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>