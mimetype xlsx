--- v8 (2026-09-14)
+++ v9 (2026-10-08)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R23543d1e9bfb426dba7f0d9084e74a3c"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R1b66a5e9735b46b18e5447da56b4c976"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R23543d1e9bfb426dba7f0d9084e74a3c" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1b66a5e9735b46b18e5447da56b4c976" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F365"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -6377,240 +6377,240 @@
       </x:c>
       <x:c r="B315" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C315" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D315" s="3">
         <x:v>36891</x:v>
       </x:c>
       <x:c r="E315" t="n" s="2">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="F315" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="316">
       <x:c r="A316" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B316" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C316" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D316" s="3">
         <x:v>37256</x:v>
       </x:c>
       <x:c r="E316" t="n" s="2">
         <x:v>2001</x:v>
       </x:c>
       <x:c r="F316" t="n" s="2">
-        <x:v>80.2639</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="317">
       <x:c r="A317" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B317" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C317" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D317" s="3">
         <x:v>37256</x:v>
       </x:c>
       <x:c r="E317" t="n" s="2">
         <x:v>2001</x:v>
       </x:c>
       <x:c r="F317" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>80.2639</x:v>
       </x:c>
     </x:row>
     <x:row r="318">
       <x:c r="A318" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B318" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C318" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D318" s="3">
         <x:v>37621</x:v>
       </x:c>
       <x:c r="E318" t="n" s="2">
         <x:v>2002</x:v>
       </x:c>
       <x:c r="F318" t="n" s="2">
         <x:v>0.120216</x:v>
       </x:c>
     </x:row>
     <x:row r="319">
       <x:c r="A319" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B319" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C319" t="str" s="2">
         <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D319" s="3">
         <x:v>37621</x:v>
       </x:c>
       <x:c r="E319" t="n" s="2">
         <x:v>2002</x:v>
       </x:c>
       <x:c r="F319" t="n" s="2">
         <x:v>79.9266</x:v>
       </x:c>
     </x:row>
     <x:row r="320">
       <x:c r="A320" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B320" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C320" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D320" s="3">
         <x:v>37986</x:v>
       </x:c>
       <x:c r="E320" t="n" s="2">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="F320" t="n" s="2">
-        <x:v>85.1427</x:v>
+        <x:v>0.310425</x:v>
       </x:c>
     </x:row>
     <x:row r="321">
       <x:c r="A321" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B321" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C321" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D321" s="3">
         <x:v>37986</x:v>
       </x:c>
       <x:c r="E321" t="n" s="2">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="F321" t="n" s="2">
-        <x:v>0.310425</x:v>
+        <x:v>85.1427</x:v>
       </x:c>
     </x:row>
     <x:row r="322">
       <x:c r="A322" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B322" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C322" t="str" s="2">
         <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D322" s="3">
         <x:v>38352</x:v>
       </x:c>
       <x:c r="E322" t="n" s="2">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="F322" t="n" s="2">
         <x:v>92.4417</x:v>
       </x:c>
     </x:row>
     <x:row r="323">
       <x:c r="A323" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B323" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C323" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D323" s="3">
         <x:v>38352</x:v>
       </x:c>
       <x:c r="E323" t="n" s="2">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="F323" t="n" s="2">
         <x:v>0.468832</x:v>
       </x:c>
     </x:row>
     <x:row r="324">
       <x:c r="A324" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B324" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C324" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D324" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E324" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F324" t="n" s="2">
-        <x:v>0.97002</x:v>
+        <x:v>88.2262</x:v>
       </x:c>
     </x:row>
     <x:row r="325">
       <x:c r="A325" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B325" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C325" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D325" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E325" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F325" t="n" s="2">
-        <x:v>88.2262</x:v>
+        <x:v>0.97002</x:v>
       </x:c>
     </x:row>
     <x:row r="326">
       <x:c r="A326" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B326" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C326" t="str" s="2">
         <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D326" s="3">
         <x:v>39082</x:v>
       </x:c>
       <x:c r="E326" t="n" s="2">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="F326" t="n" s="2">
         <x:v>92.37</x:v>
       </x:c>
     </x:row>
     <x:row r="327">
       <x:c r="A327" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
@@ -6657,80 +6657,80 @@
       </x:c>
       <x:c r="B329" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C329" t="str" s="2">
         <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D329" s="3">
         <x:v>39447</x:v>
       </x:c>
       <x:c r="E329" t="n" s="2">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="F329" t="n" s="2">
         <x:v>95.79</x:v>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B330" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C330" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D330" s="3">
         <x:v>39813</x:v>
       </x:c>
       <x:c r="E330" t="n" s="2">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="F330" t="n" s="2">
-        <x:v>0.832858</x:v>
+        <x:v>93.32</x:v>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B331" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C331" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D331" s="3">
         <x:v>39813</x:v>
       </x:c>
       <x:c r="E331" t="n" s="2">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="F331" t="n" s="2">
-        <x:v>93.32</x:v>
+        <x:v>0.832858</x:v>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B332" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C332" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D332" s="3">
         <x:v>40178</x:v>
       </x:c>
       <x:c r="E332" t="n" s="2">
         <x:v>2009</x:v>
       </x:c>
       <x:c r="F332" t="n" s="2">
         <x:v>0.973768</x:v>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
@@ -7057,320 +7057,320 @@
       </x:c>
       <x:c r="B349" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C349" t="str" s="2">
         <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D349" s="3">
         <x:v>43100</x:v>
       </x:c>
       <x:c r="E349" t="n" s="2">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="F349" t="n" s="2">
         <x:v>50.9588</x:v>
       </x:c>
     </x:row>
     <x:row r="350">
       <x:c r="A350" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B350" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C350" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D350" s="3">
         <x:v>43465</x:v>
       </x:c>
       <x:c r="E350" t="n" s="2">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="F350" t="n" s="2">
-        <x:v>49.753</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="351">
       <x:c r="A351" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B351" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C351" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D351" s="3">
         <x:v>43465</x:v>
       </x:c>
       <x:c r="E351" t="n" s="2">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="F351" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>49.753</x:v>
       </x:c>
     </x:row>
     <x:row r="352">
       <x:c r="A352" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B352" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C352" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D352" s="3">
         <x:v>43830</x:v>
       </x:c>
       <x:c r="E352" t="n" s="2">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="F352" t="n" s="2">
-        <x:v>0.486766</x:v>
+        <x:v>53.6849</x:v>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B353" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C353" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D353" s="3">
         <x:v>43830</x:v>
       </x:c>
       <x:c r="E353" t="n" s="2">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="F353" t="n" s="2">
-        <x:v>53.6849</x:v>
+        <x:v>0.486766</x:v>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B354" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C354" t="str" s="2">
         <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D354" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E354" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F354" t="n" s="2">
         <x:v>64.4567</x:v>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B355" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C355" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D355" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E355" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F355" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B356" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C356" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D356" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E356" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F356" t="n" s="2">
-        <x:v>61.3963</x:v>
+        <x:v>0.637322</x:v>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B357" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C357" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D357" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E357" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F357" t="n" s="2">
-        <x:v>0.637322</x:v>
+        <x:v>61.3963</x:v>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B358" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C358" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D358" s="3">
         <x:v>44926</x:v>
       </x:c>
       <x:c r="E358" t="n" s="2">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="F358" t="n" s="2">
-        <x:v>0.473596</x:v>
+        <x:v>57.3214</x:v>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B359" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C359" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D359" s="3">
         <x:v>44926</x:v>
       </x:c>
       <x:c r="E359" t="n" s="2">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="F359" t="n" s="2">
-        <x:v>57.3214</x:v>
+        <x:v>0.473596</x:v>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B360" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C360" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D360" s="3">
         <x:v>45291</x:v>
       </x:c>
       <x:c r="E360" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F360" t="n" s="2">
-        <x:v>56.2605</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B361" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C361" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D361" s="3">
         <x:v>45291</x:v>
       </x:c>
       <x:c r="E361" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F361" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>56.2605</x:v>
       </x:c>
     </x:row>
     <x:row r="362">
       <x:c r="A362" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B362" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C362" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D362" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E362" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F362" t="n" s="2">
-        <x:v>1.4341</x:v>
+        <x:v>48.9508</x:v>
       </x:c>
     </x:row>
     <x:row r="363">
       <x:c r="A363" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B363" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C363" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D363" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E363" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F363" t="n" s="2">
-        <x:v>48.9508</x:v>
+        <x:v>1.4341</x:v>
       </x:c>
     </x:row>
     <x:row r="364">
       <x:c r="A364" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B364" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C364" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D364" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E364" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F364" t="n" s="2">
         <x:v>1.318075</x:v>
       </x:c>
     </x:row>
     <x:row r="365">
       <x:c r="A365" t="str" s="2">
         <x:v>Avfall per invånare</x:v>