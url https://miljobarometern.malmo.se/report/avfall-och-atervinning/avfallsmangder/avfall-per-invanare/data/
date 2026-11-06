--- v9 (2026-10-08)
+++ v10 (2026-11-06)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R1b66a5e9735b46b18e5447da56b4c976"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rf89fa5152c6747b7aa26b03a8732795d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1b66a5e9735b46b18e5447da56b4c976" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf89fa5152c6747b7aa26b03a8732795d" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F365"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -6337,120 +6337,120 @@
       </x:c>
       <x:c r="B313" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C313" t="str" s="2">
         <x:v>Avloppsslam</x:v>
       </x:c>
       <x:c r="D313" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E313" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F313" t="n" s="2">
         <x:v>5.933975</x:v>
       </x:c>
     </x:row>
     <x:row r="314">
       <x:c r="A314" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B314" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C314" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D314" s="3">
         <x:v>36891</x:v>
       </x:c>
       <x:c r="E314" t="n" s="2">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="F314" t="n" s="2">
-        <x:v>52.8433</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="315">
       <x:c r="A315" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B315" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C315" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D315" s="3">
         <x:v>36891</x:v>
       </x:c>
       <x:c r="E315" t="n" s="2">
         <x:v>2000</x:v>
       </x:c>
       <x:c r="F315" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>52.8433</x:v>
       </x:c>
     </x:row>
     <x:row r="316">
       <x:c r="A316" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B316" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C316" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D316" s="3">
         <x:v>37256</x:v>
       </x:c>
       <x:c r="E316" t="n" s="2">
         <x:v>2001</x:v>
       </x:c>
       <x:c r="F316" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>80.2639</x:v>
       </x:c>
     </x:row>
     <x:row r="317">
       <x:c r="A317" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B317" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C317" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D317" s="3">
         <x:v>37256</x:v>
       </x:c>
       <x:c r="E317" t="n" s="2">
         <x:v>2001</x:v>
       </x:c>
       <x:c r="F317" t="n" s="2">
-        <x:v>80.2639</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="318">
       <x:c r="A318" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B318" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C318" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D318" s="3">
         <x:v>37621</x:v>
       </x:c>
       <x:c r="E318" t="n" s="2">
         <x:v>2002</x:v>
       </x:c>
       <x:c r="F318" t="n" s="2">
         <x:v>0.120216</x:v>
       </x:c>
     </x:row>
     <x:row r="319">
       <x:c r="A319" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
@@ -6577,120 +6577,120 @@
       </x:c>
       <x:c r="B325" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C325" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D325" s="3">
         <x:v>38717</x:v>
       </x:c>
       <x:c r="E325" t="n" s="2">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="F325" t="n" s="2">
         <x:v>0.97002</x:v>
       </x:c>
     </x:row>
     <x:row r="326">
       <x:c r="A326" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B326" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C326" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D326" s="3">
         <x:v>39082</x:v>
       </x:c>
       <x:c r="E326" t="n" s="2">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="F326" t="n" s="2">
-        <x:v>92.37</x:v>
+        <x:v>1.04843</x:v>
       </x:c>
     </x:row>
     <x:row r="327">
       <x:c r="A327" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B327" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C327" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D327" s="3">
         <x:v>39082</x:v>
       </x:c>
       <x:c r="E327" t="n" s="2">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="F327" t="n" s="2">
-        <x:v>1.04843</x:v>
+        <x:v>92.37</x:v>
       </x:c>
     </x:row>
     <x:row r="328">
       <x:c r="A328" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B328" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C328" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D328" s="3">
         <x:v>39447</x:v>
       </x:c>
       <x:c r="E328" t="n" s="2">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="F328" t="n" s="2">
-        <x:v>1.05835</x:v>
+        <x:v>95.79</x:v>
       </x:c>
     </x:row>
     <x:row r="329">
       <x:c r="A329" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B329" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C329" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D329" s="3">
         <x:v>39447</x:v>
       </x:c>
       <x:c r="E329" t="n" s="2">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="F329" t="n" s="2">
-        <x:v>95.79</x:v>
+        <x:v>1.05835</x:v>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B330" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C330" t="str" s="2">
         <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D330" s="3">
         <x:v>39813</x:v>
       </x:c>
       <x:c r="E330" t="n" s="2">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="F330" t="n" s="2">
         <x:v>93.32</x:v>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
@@ -6897,120 +6897,120 @@
       </x:c>
       <x:c r="B341" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C341" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D341" s="3">
         <x:v>41639</x:v>
       </x:c>
       <x:c r="E341" t="n" s="2">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="F341" t="n" s="2">
         <x:v>1.29506</x:v>
       </x:c>
     </x:row>
     <x:row r="342">
       <x:c r="A342" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B342" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C342" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D342" s="3">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="E342" t="n" s="2">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="F342" t="n" s="2">
-        <x:v>1.14078</x:v>
+        <x:v>62.1966</x:v>
       </x:c>
     </x:row>
     <x:row r="343">
       <x:c r="A343" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B343" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C343" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D343" s="3">
         <x:v>42004</x:v>
       </x:c>
       <x:c r="E343" t="n" s="2">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="F343" t="n" s="2">
-        <x:v>62.1966</x:v>
+        <x:v>1.14078</x:v>
       </x:c>
     </x:row>
     <x:row r="344">
       <x:c r="A344" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B344" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C344" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D344" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E344" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F344" t="n" s="2">
-        <x:v>64.3645</x:v>
+        <x:v>0.875046</x:v>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B345" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C345" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D345" s="3">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="E345" t="n" s="2">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="F345" t="n" s="2">
-        <x:v>0.875046</x:v>
+        <x:v>64.3645</x:v>
       </x:c>
     </x:row>
     <x:row r="346">
       <x:c r="A346" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B346" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C346" t="str" s="2">
         <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D346" s="3">
         <x:v>42735</x:v>
       </x:c>
       <x:c r="E346" t="n" s="2">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="F346" t="n" s="2">
         <x:v>56.1128</x:v>
       </x:c>
     </x:row>
     <x:row r="347">
       <x:c r="A347" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
@@ -7057,160 +7057,160 @@
       </x:c>
       <x:c r="B349" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C349" t="str" s="2">
         <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D349" s="3">
         <x:v>43100</x:v>
       </x:c>
       <x:c r="E349" t="n" s="2">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="F349" t="n" s="2">
         <x:v>50.9588</x:v>
       </x:c>
     </x:row>
     <x:row r="350">
       <x:c r="A350" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B350" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C350" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D350" s="3">
         <x:v>43465</x:v>
       </x:c>
       <x:c r="E350" t="n" s="2">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="F350" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>49.753</x:v>
       </x:c>
     </x:row>
     <x:row r="351">
       <x:c r="A351" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B351" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C351" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D351" s="3">
         <x:v>43465</x:v>
       </x:c>
       <x:c r="E351" t="n" s="2">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="F351" t="n" s="2">
-        <x:v>49.753</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="352">
       <x:c r="A352" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B352" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C352" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D352" s="3">
         <x:v>43830</x:v>
       </x:c>
       <x:c r="E352" t="n" s="2">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="F352" t="n" s="2">
-        <x:v>53.6849</x:v>
+        <x:v>0.486766</x:v>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B353" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C353" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D353" s="3">
         <x:v>43830</x:v>
       </x:c>
       <x:c r="E353" t="n" s="2">
         <x:v>2019</x:v>
       </x:c>
       <x:c r="F353" t="n" s="2">
-        <x:v>0.486766</x:v>
+        <x:v>53.6849</x:v>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B354" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C354" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D354" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E354" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F354" t="n" s="2">
-        <x:v>64.4567</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B355" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C355" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D355" s="3">
         <x:v>44196</x:v>
       </x:c>
       <x:c r="E355" t="n" s="2">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="F355" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>64.4567</x:v>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B356" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C356" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D356" s="3">
         <x:v>44561</x:v>
       </x:c>
       <x:c r="E356" t="n" s="2">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="F356" t="n" s="2">
         <x:v>0.637322</x:v>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
@@ -7337,61 +7337,61 @@
       </x:c>
       <x:c r="B363" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C363" t="str" s="2">
         <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D363" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E363" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F363" t="n" s="2">
         <x:v>1.4341</x:v>
       </x:c>
     </x:row>
     <x:row r="364">
       <x:c r="A364" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B364" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C364" t="str" s="2">
-        <x:v>Övrigt (loppis)</x:v>
+        <x:v>Förpackningar och tidningar</x:v>
       </x:c>
       <x:c r="D364" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E364" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F364" t="n" s="2">
-        <x:v>1.318075</x:v>
+        <x:v>50.223941</x:v>
       </x:c>
     </x:row>
     <x:row r="365">
       <x:c r="A365" t="str" s="2">
         <x:v>Avfall per invånare</x:v>
       </x:c>
       <x:c r="B365" t="str" s="2">
         <x:v>SE.11.1.2</x:v>
       </x:c>
       <x:c r="C365" t="str" s="2">
-        <x:v>Förpackningar och tidningar</x:v>
+        <x:v>Övrigt (loppis)</x:v>
       </x:c>
       <x:c r="D365" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E365" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F365" t="n" s="2">
-        <x:v>50.223941</x:v>
+        <x:v>1.318075</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>